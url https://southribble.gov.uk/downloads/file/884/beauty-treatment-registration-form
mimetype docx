--- v0 (2025-11-17)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6C42E140" w14:textId="5E9DC893" w:rsidR="003D46BF" w:rsidRDefault="00532D85" w:rsidP="00532D85">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A8475B9" wp14:editId="0B8E56B0">
             <wp:extent cx="1661159" cy="1038225"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1722486553" name="Picture 1" descr="Image result for south ribble council"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -231,91 +231,91 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>4)  ELECTROLYSIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1012D372" w14:textId="77777777" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>5)  MICROPIGMENTATION (SEMI-PERMANENT MAKE UP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D467343" w14:textId="77777777" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C0A9AE" w14:textId="55213700" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
+    <w:p w14:paraId="52C0A9AE" w14:textId="053730C3" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>FEE:</w:t>
       </w:r>
       <w:r w:rsidR="003E5ADE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE5A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidR="00532D85">
-[...3 lines deleted...]
-        <w:t>180</w:t>
+      <w:r w:rsidR="002973C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>225</w:t>
       </w:r>
       <w:r w:rsidR="00CE5A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for initial registration / £</w:t>
       </w:r>
-      <w:r w:rsidR="00532D85">
-[...3 lines deleted...]
-        <w:t>98</w:t>
+      <w:r w:rsidR="002973C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>148</w:t>
       </w:r>
       <w:r w:rsidR="00CE5A6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (additional person)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443A57F8" w14:textId="77777777" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9854" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="application form"/>
         <w:tblDescription w:val="table to enter details of application"/>
       </w:tblPr>
@@ -643,51 +643,51 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D46BF" w14:paraId="343A1725" w14:textId="77777777" w:rsidTr="004803EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3805B148" w14:textId="77777777" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
             <w:pPr>
               <w:spacing w:before="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5777" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6EF1AB" w14:textId="77777777" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
+          <w:p w14:paraId="4D6EF1AB" w14:textId="5427752A" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
             <w:pPr>
               <w:spacing w:before="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D46BF" w14:paraId="3DE53A34" w14:textId="77777777" w:rsidTr="004803EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3396C11B" w14:textId="77777777" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
             <w:pPr>
               <w:spacing w:before="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -1284,69 +1284,51 @@
         </w:rPr>
         <w:t>South Ribble Borough</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Council under the terms of the Data Protection Act 1998 and will only be used in connection with the operation of the </w:t>
       </w:r>
       <w:r w:rsidR="002D34A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Early Intervention &amp; Support </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Directorate.  In case of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> please contact the nominated </w:t>
+        <w:t xml:space="preserve">Directorate.  In case of query please contact the nominated </w:t>
       </w:r>
       <w:r w:rsidR="00532D85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>South Ribble Borough</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Council Data Protection Officer at the Civic </w:t>
       </w:r>
       <w:r w:rsidR="00532D85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Centre</w:t>
       </w:r>
@@ -1418,258 +1400,261 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D46BF" w:rsidSect="00284C9C">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
         <w:numStart w:val="0"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="284" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79E44196" w14:textId="77777777" w:rsidR="00E8296E" w:rsidRDefault="00E8296E">
+    <w:p w14:paraId="1D9460B9" w14:textId="77777777" w:rsidR="00810276" w:rsidRDefault="00810276">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F5E3BCF" w14:textId="77777777" w:rsidR="00E8296E" w:rsidRDefault="00E8296E">
+    <w:p w14:paraId="5CF8AA59" w14:textId="77777777" w:rsidR="00810276" w:rsidRDefault="00810276">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58B72563" w14:textId="77777777" w:rsidR="003D46BF" w:rsidRDefault="003D46BF">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>EHFQ33</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="186A9B4C" w14:textId="77777777" w:rsidR="00E8296E" w:rsidRDefault="00E8296E">
+    <w:p w14:paraId="06440790" w14:textId="77777777" w:rsidR="00810276" w:rsidRDefault="00810276">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E70C83B" w14:textId="77777777" w:rsidR="00E8296E" w:rsidRDefault="00E8296E">
+    <w:p w14:paraId="6C4A2633" w14:textId="77777777" w:rsidR="00810276" w:rsidRDefault="00810276">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:pos w:val="sectEnd"/>
     <w:numFmt w:val="decimal"/>
     <w:numStart w:val="0"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00486D5C"/>
     <w:rsid w:val="00040E44"/>
     <w:rsid w:val="001B661B"/>
+    <w:rsid w:val="001C5DFA"/>
     <w:rsid w:val="00284C9C"/>
     <w:rsid w:val="00295F54"/>
+    <w:rsid w:val="002973C3"/>
     <w:rsid w:val="002D34A1"/>
     <w:rsid w:val="003D46BF"/>
     <w:rsid w:val="003E5ADE"/>
     <w:rsid w:val="004803EB"/>
     <w:rsid w:val="00486D5C"/>
     <w:rsid w:val="004D2813"/>
     <w:rsid w:val="00532D85"/>
     <w:rsid w:val="0054067A"/>
     <w:rsid w:val="00577F75"/>
     <w:rsid w:val="00753C4C"/>
+    <w:rsid w:val="00810276"/>
     <w:rsid w:val="0084519C"/>
     <w:rsid w:val="0088663D"/>
     <w:rsid w:val="00A17AA7"/>
     <w:rsid w:val="00A36076"/>
     <w:rsid w:val="00AB4257"/>
     <w:rsid w:val="00AC2DD4"/>
     <w:rsid w:val="00B0527C"/>
     <w:rsid w:val="00C36037"/>
     <w:rsid w:val="00CE5A6F"/>
     <w:rsid w:val="00D1410D"/>
     <w:rsid w:val="00DD6836"/>
     <w:rsid w:val="00DE1964"/>
     <w:rsid w:val="00E612C6"/>
     <w:rsid w:val="00E8296E"/>
     <w:rsid w:val="00EF05C2"/>
     <w:rsid w:val="00EF3484"/>
     <w:rsid w:val="00EF7742"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13064384"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{983014F9-FB87-4EAE-A914-434AB9312095}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2144,51 +2129,51 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00AC2DD4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\simon%20clark\Local%20Settings\Temporary%20Internet%20Files\Content.Outlook\DTD6KUUX\EHF33.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2457,75 +2442,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>EHF33</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>244</Words>
-  <Characters>1381</Characters>
+  <Words>242</Words>
+  <Characters>1384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EHF33</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Chorley Bourough Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1622</CharactersWithSpaces>
+  <CharactersWithSpaces>1623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>EHF33</dc:title>
   <dc:subject>APPLICATION - EAR PIERCING ETC</dc:subject>
   <dc:creator>simon clark</dc:creator>
   <cp:keywords/>
   <dc:description>CONVERTED FROM DOC 08/05/02 - AC</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_f96679a5-570c-40a6-a557-668bc9231a44_Enabled">
     <vt:lpwstr>true</vt:lpwstr>